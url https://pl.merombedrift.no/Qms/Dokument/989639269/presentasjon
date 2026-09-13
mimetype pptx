--- v0 (2026-09-10)
+++ v1 (2026-09-13)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0afd165132bf498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcad89d2642574fa4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R79fe40084e8840ee"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re8f4788387634aca"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rda758f0245924fa2"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rdafc32d488b64f45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2425c819b5dd4e2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfdb7516a2bdf4127"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7bbb4af822574a66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb5f8ea7987c242e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R585faa06610c4c2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1e1735b6f02b4582"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7fdb8248ac5b42e4"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R79fe40084e8840ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rda758f0245924fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R392c98bf6deb413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1cc7573bbc644ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf7a984d278354d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0ccaeb9d29a342c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0818dbe989eb42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdafc32d488b64f45" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8e46ca1db6444b0b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re8f4788387634aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2425c819b5dd4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfdb7516a2bdf4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7bbb4af822574a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb5f8ea7987c242e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R585faa06610c4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1e1735b6f02b4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7fdb8248ac5b42e4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R14e9d9456e904c39" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbdd4127c5250454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rf25845762ced4ec2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R42c669ee212142d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rd33ba3d65ed045d4" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbdd4127c5250454b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R42c669ee212142d0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R60843c9d268f4939" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7670e1a8b78e40e8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd6c22e39fa33434d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcfb64849456f43f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcdbcf97e64244cd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8cb60e6af204498c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6d32fac8eb7d44c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8618bfe5bb564cbe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb8fc99a140914973" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>