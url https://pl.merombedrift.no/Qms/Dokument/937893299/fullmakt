--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -1,36 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R13dd6767835e4373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3570e1b9ba404d23" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="1E3A5F"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">FULLMAKT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -273,79 +273,79 @@
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Navn]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5A6B7B"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Stilling], HJARTDAL OG GRANSHERAD SPAREBANK</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R70fe15b8d8974a14"/>
-      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R5b964ab2b6be4c29"/>
+      <w:headerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R3e9f1ba91de54709"/>
+      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R8368cc15eb734021"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="C8D2DC" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="5A6B7B"/>
         <w:sz w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">HJARTDAL OG GRANSHERAD SPAREBANK   ·   Org.nr 937 893 299</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:color="1E3A5F" w:sz="6" w:space="4"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="1E3A5F"/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:t xml:space="preserve">HJARTDAL OG GRANSHERAD SPAREBANK</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R70fe15b8d8974a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R5b964ab2b6be4c29" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R3e9f1ba91de54709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R8368cc15eb734021" /></Relationships>
+</file>