--- v0 (2026-09-10)
+++ v1 (2026-09-13)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R223e0504fd0b4ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3cac9dc5f0db450c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2113d5a54003474e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf65ea920057646d4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R311a53d5276841b2"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6ff566fd01ae427d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R78d4fddadda44af2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc8767b36d70643fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R058db1e49de84433"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2385ddde37b84957"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4da7170b297b463d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R86e752db2f234cb8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3e8abf185dfb4f4b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2113d5a54003474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R311a53d5276841b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfe4dd6534b30470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra02bc1cbfea34020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd3e8de87452d4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7840a1312bcf4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc301a01f99294054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6ff566fd01ae427d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdd8305aef1234f03" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf65ea920057646d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78d4fddadda44af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc8767b36d70643fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R058db1e49de84433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2385ddde37b84957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4da7170b297b463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R86e752db2f234cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3e8abf185dfb4f4b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfd330b586bec49b7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R97aa5a728b6544af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rf104483816324727" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf813fe5b90b74f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R953ebb26de8343dd" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R97aa5a728b6544af"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf813fe5b90b74f08"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf7092d6f06e045a7" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R48c42c92c58d4e6e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R739600d42c944894" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raa239b60e8eb461b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R43d4638132a04ace" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2564a0d5af524d53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb8515d09e0a84df3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R284ebed92ef94e71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R70497e1f9fd94f6c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>